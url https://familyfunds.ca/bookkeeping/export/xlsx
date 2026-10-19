--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Income Sources" sheetId="1" state="visible" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Audit Log" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Income Sources" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Loans" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Purpose Allocations" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Interest Entries" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Deductions" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Accounts" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Audit Log" sheetId="7" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -130,51 +130,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -778,51 +778,51 @@
           <t>type</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>balance</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>notes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G178"/>
+  <dimension ref="A1:G254"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>entity_type</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>entity_id</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -7369,47 +7369,2859 @@
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>2026-09-04T15:37:25.241075+00:00Z</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>c86fe7944f54</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:01:03.154395+00:00Z</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>ad48e52678f7</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:41:37.426902+00:00Z</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>491457c7006b</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:41:37.929951+00:00Z</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>da210726a5bd</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:53:03.657071+00:00Z</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>6acbd8a601e3</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:54:55.556086+00:00Z</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>d2d4b3efc847</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>purpose_allocations</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:54:55.946868+00:00Z</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>d1527f55b5c8</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>loans</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:55:11.260169+00:00Z</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>CSV export of loans</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>0d02a5240ae7</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>interest_entries</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>2026-09-04T17:55:16.079651+00:00Z</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>CSV export of interest_entries</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>b5b2e2f84bfb</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>2026-09-05T01:39:07.693866+00:00Z</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>058d7f1ec73f</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>2026-09-05T02:29:29.315204+00:00Z</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>f8c91b2d2f15</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>2026-09-06T04:10:24.494713+00:00Z</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>becae0c9802b</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>2026-09-06T14:03:29.569684+00:00Z</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>dc94364f5375</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>2026-09-06T20:26:00.857916+00:00Z</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>5700d8ef4881</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>2026-09-07T01:40:38.739163+00:00Z</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>9417ea3f2031</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>loans</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>2026-09-07T03:07:23.622445+00:00Z</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>CSV export of loans</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>0fc57c08e654</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>interest_entries</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>2026-09-07T03:56:57.550387+00:00Z</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>CSV export of interest_entries</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>28599bfd53a6</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>2026-09-07T04:25:31.013509+00:00Z</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>b5e0860cf313</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>purpose_allocations</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>2026-09-07T04:25:32.235935+00:00Z</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>938728f34d74</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>2026-09-07T05:03:41.699041+00:00Z</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>877c645ecedf</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>2026-09-08T02:03:24.634257+00:00Z</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>13a6bc934552</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>2026-09-10T01:17:25.575099+00:00Z</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>e61f24960409</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>2026-09-10T13:38:52.619575+00:00Z</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>3e67013206fc</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>purpose_allocations</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>2026-09-10T17:59:32.768839+00:00Z</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>d5bda92179b6</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>2026-09-11T22:49:11.217123+00:00Z</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>b5755a749c6d</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>2026-09-12T10:08:43.625058+00:00Z</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>01b3e112d89a</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>2026-09-13T02:38:12.707230+00:00Z</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>7a568c29c103</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>2026-09-13T02:39:19.102111+00:00Z</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>64c968a3ceb2</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>interest_entries</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>2026-09-13T10:36:22.792826+00:00Z</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>CSV export of interest_entries</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>f080a17cff69</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>2026-09-14T12:43:47.730859+00:00Z</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>f0c1cf929415</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>loans</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>2026-09-15T16:07:10.086811+00:00Z</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>CSV export of loans</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>cc7b8c781e7b</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>2026-09-15T19:55:40.171318+00:00Z</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>84c32bcf01ea</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>interest_entries</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>2026-09-20T17:46:10.957571+00:00Z</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>CSV export of interest_entries</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>953b9a905eef</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>2026-09-21T02:05:19.393006+00:00Z</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>691e239f5da2</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>2026-09-23T04:23:56.102003+00:00Z</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>c2040817223b</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>2026-09-23T04:26:43.117000+00:00Z</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>977b7a7e3ece</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>2026-09-23T10:44:15.682705+00:00Z</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>f816f247477d</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>2026-09-24T00:35:39.066389+00:00Z</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>bd719b7e33e2</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>2026-09-24T14:32:46.709754+00:00Z</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>39c2795c488e</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>2026-09-27T07:03:20.470551+00:00Z</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>8891cf1ef6c5</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>2026-09-27T07:03:21.033062+00:00Z</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>138cfe309f3d</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>2026-09-27T07:03:21.491029+00:00Z</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>d6c6754c6240</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>2026-09-27T16:51:04.388291+00:00Z</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>478cead77aed</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>2026-09-27T21:56:06.815524+00:00Z</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>787544613f22</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>2026-09-27T23:16:03.305659+00:00Z</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>4043e5e6dc90</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>2026-09-29T00:54:44.668208+00:00Z</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>3c12ae958226</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>2026-09-29T14:11:36.437356+00:00Z</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>40e2bda8de8c</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>loans</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>2026-09-30T06:18:51.549633+00:00Z</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>CSV export of loans</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>5a61102dc3e3</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>2026-09-30T06:48:20.711956+00:00Z</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>b7f26046d684</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>2026-09-30T12:38:03.736764+00:00Z</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>72521cde0d74</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>2026-10-01T08:30:12.286800+00:00Z</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>6917de8ade8b</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>2026-10-01T22:24:23.711621+00:00Z</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>0f15378f7120</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>purpose_allocations</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>2026-10-01T23:18:15.597949+00:00Z</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>a28e07b82893</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>2026-10-02T00:07:06.232510+00:00Z</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>debfdb96d5d4</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>interest_entries</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>2026-10-02T00:30:55.273763+00:00Z</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>CSV export of interest_entries</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>5c89507777b9</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>2026-10-02T05:09:32.247508+00:00Z</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>6427854e207c</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>2026-10-04T01:11:42.071640+00:00Z</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>f2105ea65fa1</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>2026-10-04T01:13:05.403208+00:00Z</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>222092687b35</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>2026-10-04T17:26:03.414864+00:00Z</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>52ea264abe11</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>2026-10-04T21:33:52.168458+00:00Z</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>3564676d9322</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>2026-10-05T17:25:00.031396+00:00Z</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>f1b0694f7a45</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>2026-10-06T03:29:02.845953+00:00Z</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>34a1136e9e88</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>2026-10-07T08:05:18.784164+00:00Z</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>d7bc9a271b04</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>2026-10-09T06:02:47.155659+00:00Z</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>ab3c48feea28</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>2026-10-10T01:26:21.142277+00:00Z</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>491117e886ca</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>2026-10-10T05:11:36.020167+00:00Z</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>8d71d365b1de</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>2026-10-10T05:50:51.897606+00:00Z</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>645b7d24f24d</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>2026-10-11T04:33:02.909696+00:00Z</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>fbfd8fd44799</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>purpose_allocations</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>2026-10-11T09:55:49.562380+00:00Z</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>CSV export of purpose_allocations</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>80ea99a7b000</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>2026-10-11T12:10:34.705540+00:00Z</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>2b1043c868d9</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>2026-10-16T09:40:59.346803+00:00Z</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>c738b528485d</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>2026-10-17T00:26:07.790938+00:00Z</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>bcbbbeee141d</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>2026-10-17T04:42:32.125782+00:00Z</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>6aa21d6733d0</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>system</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>2026-10-17T19:02:04.558825+00:00Z</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Full XLSX workbook export</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>bc5d734c1aac</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>2026-10-18T16:25:04.994931+00:00Z</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>5197e63cec9d</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>deductions</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>2026-10-19T19:52:00.782800+00:00Z</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>CSV export of deductions</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>f85de761ce30</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>income_sources</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>export</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>2026-10-19T19:55:22.017617+00:00Z</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>